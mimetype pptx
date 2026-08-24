--- v0 (2025-10-26)
+++ v1 (2026-08-24)
@@ -1,161 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
-  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...24 lines deleted...]
-  <Override PartName="/ppt/diagrams/drawing6.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483696" r:id="rId1"/>
-    <p:sldMasterId id="2147483708" r:id="rId2"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId24"/>
+    <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId3"/>
-[...19 lines deleted...]
-    <p:sldId id="275" r:id="rId23"/>
+    <p:sldId id="649" r:id="rId2"/>
+    <p:sldId id="276" r:id="rId3"/>
+    <p:sldId id="742" r:id="rId4"/>
+    <p:sldId id="743" r:id="rId5"/>
+    <p:sldId id="744" r:id="rId6"/>
+    <p:sldId id="745" r:id="rId7"/>
+    <p:sldId id="746" r:id="rId8"/>
+    <p:sldId id="747" r:id="rId9"/>
+    <p:sldId id="658" r:id="rId10"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
+  <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -210,3962 +154,319 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
-</file>
-[...4 lines deleted...]
-</p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="F9B200"/>
-[...4 lines deleted...]
-    <a:srgbClr val="125AA3"/>
+    <a:srgbClr val="A61702"/>
+    <a:srgbClr val="0A2E54"/>
+    <a:srgbClr val="3FA0A5"/>
+    <a:srgbClr val="FBB032"/>
+    <a:srgbClr val="F5DCEB"/>
+    <a:srgbClr val="EAD1DC"/>
+    <a:srgbClr val="028ED2"/>
+    <a:srgbClr val="0668AA"/>
+    <a:srgbClr val="2F9EA3"/>
+    <a:srgbClr val="193E7E"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="8871" autoAdjust="0"/>
-    <p:restoredTop sz="92177"/>
+    <p:restoredLeft sz="13380"/>
+    <p:restoredTop sz="81438"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="117" d="100"/>
-          <a:sy n="117" d="100"/>
+          <a:sx n="98" d="100"/>
+          <a:sy n="98" d="100"/>
         </p:scale>
-        <p:origin x="2448" y="184"/>
+        <p:origin x="1392" y="184"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
-[...3803 lines deleted...]
-<file path=ppt/diagrams/colors6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="alignNode1">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:linClrLst>
@@ -4871,863 +1172,441 @@
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="lt1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="dk1">
         <a:alpha val="0"/>
       </a:schemeClr>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst meth="repeat">
       <a:schemeClr val="tx1"/>
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
-    <dgm:pt modelId="{2A0FCDA5-3A7B-4143-B396-F59C68316950}" type="doc">
-[...621 lines deleted...]
-  <dgm:ptLst>
     <dgm:pt modelId="{29653174-248D-4EF7-A563-83AF4AD3D9CC}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/target3" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2" csCatId="accent1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F7E61C34-CB43-4364-A710-29D87B35831C}">
       <dgm:prSet phldrT="[Text]"/>
-      <dgm:spPr/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="1287776" y="281939"/>
+          <a:ext cx="2987040" cy="2560320"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:sysClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="4F81BD">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
           <a:r>
             <a:rPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>THE INCARNATION</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{68DA107C-8AF6-4F4C-A200-F4E67AB75592}" type="parTrans" cxnId="{9F78089E-A85E-4D88-8CA9-53F3DF10E3F9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0A506D6C-42F3-4A0B-A82C-B304DEF9A3C9}" type="sibTrans" cxnId="{9F78089E-A85E-4D88-8CA9-53F3DF10E3F9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CE7CA51F-9B29-4F37-9642-EE8868202455}">
       <dgm:prSet phldrT="[Text]"/>
-      <dgm:spPr/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="1287776" y="1050037"/>
+          <a:ext cx="2987040" cy="1664206"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:sysClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="4F81BD">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
           <a:r>
             <a:rPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>“MISSIO DEI”</a:t>
           </a:r>
         </a:p>
         <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
           <a:r>
             <a:rPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>“GOD’S MISSION”</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{C0F20511-47A9-46FD-AC19-8A370CF35657}" type="parTrans" cxnId="{60322C90-1415-4808-BC2E-013881252251}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{377249E2-ADB7-49ED-BC70-AB80A7E07569}" type="sibTrans" cxnId="{60322C90-1415-4808-BC2E-013881252251}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}">
       <dgm:prSet phldrT="[Text]"/>
-      <dgm:spPr/>
+      <dgm:spPr>
+        <a:xfrm>
+          <a:off x="1287776" y="1818132"/>
+          <a:ext cx="2987040" cy="768095"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:sysClr val="window" lastClr="FFFFFF">
+            <a:alpha val="90000"/>
+            <a:hueOff val="0"/>
+            <a:satOff val="0"/>
+            <a:lumOff val="0"/>
+            <a:alphaOff val="0"/>
+          </a:sysClr>
+        </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr val="4F81BD">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
+      </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
+          <a:pPr>
+            <a:buNone/>
+          </a:pPr>
           <a:r>
             <a:rPr lang="en-US" b="1" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>KINGDOM OF GOD</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5B2BC833-E760-4D85-985C-9A3B6815E57A}" type="parTrans" cxnId="{C69544BD-0298-4FDE-AA43-EC1E11DAEB07}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9DE4C21E-FAF0-4D41-A9B0-CAEC820A5D11}" type="sibTrans" cxnId="{C69544BD-0298-4FDE-AA43-EC1E11DAEB07}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" type="pres">
       <dgm:prSet presAssocID="{29653174-248D-4EF7-A563-83AF4AD3D9CC}" presName="Name0" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:chMax val="7"/>
           <dgm:dir/>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{1F1EAC6F-F9DE-423B-9F16-AEB2273E44B9}" type="pres">
       <dgm:prSet presAssocID="{F7E61C34-CB43-4364-A710-29D87B35831C}" presName="circle1" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="3" custScaleX="101190" custScaleY="102956"/>
       <dgm:spPr>
+        <a:xfrm>
+          <a:off x="-7616" y="244098"/>
+          <a:ext cx="2590787" cy="2636003"/>
+        </a:xfrm>
+        <a:prstGeom prst="pie">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 5400000"/>
+            <a:gd name="adj2" fmla="val 16200000"/>
+          </a:avLst>
+        </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="009036"/>
+          <a:srgbClr val="0A2E54"/>
         </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{3D3923E3-3578-4AA4-994D-A8A950B103A1}" type="pres">
       <dgm:prSet presAssocID="{F7E61C34-CB43-4364-A710-29D87B35831C}" presName="space" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B32C6471-7F9E-42A0-92A4-C4094C66B07A}" type="pres">
       <dgm:prSet presAssocID="{F7E61C34-CB43-4364-A710-29D87B35831C}" presName="rect1" presStyleLbl="alignAcc1" presStyleIdx="0" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{A488F7F0-3376-460C-813F-EA59879DEADA}" type="pres">
       <dgm:prSet presAssocID="{CE7CA51F-9B29-4F37-9642-EE8868202455}" presName="vertSpace2" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{98B706CD-85EF-4240-8C7F-38AD689F5030}" type="pres">
       <dgm:prSet presAssocID="{CE7CA51F-9B29-4F37-9642-EE8868202455}" presName="circle2" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="3"/>
       <dgm:spPr>
+        <a:xfrm>
+          <a:off x="455673" y="1050037"/>
+          <a:ext cx="1664206" cy="1664206"/>
+        </a:xfrm>
+        <a:prstGeom prst="pie">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 5400000"/>
+            <a:gd name="adj2" fmla="val 16200000"/>
+          </a:avLst>
+        </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="125AA3"/>
+          <a:srgbClr val="3FA0A5"/>
         </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{8FC69D7E-A81D-49E4-A1F0-342452AE0865}" type="pres">
       <dgm:prSet presAssocID="{CE7CA51F-9B29-4F37-9642-EE8868202455}" presName="rect2" presStyleLbl="alignAcc1" presStyleIdx="1" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0F8D3EAF-7284-4E7D-8509-855A25FA87A1}" type="pres">
       <dgm:prSet presAssocID="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}" presName="vertSpace3" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{8D52F974-1455-41B5-B831-9768A7619F14}" type="pres">
       <dgm:prSet presAssocID="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}" presName="circle3" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="3"/>
       <dgm:spPr>
+        <a:xfrm>
+          <a:off x="903729" y="1818132"/>
+          <a:ext cx="768095" cy="768095"/>
+        </a:xfrm>
+        <a:prstGeom prst="pie">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val 5400000"/>
+            <a:gd name="adj2" fmla="val 16200000"/>
+          </a:avLst>
+        </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="E2001A"/>
+          <a:srgbClr val="C00000"/>
         </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:sysClr val="window" lastClr="FFFFFF">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:sysClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:effectLst/>
       </dgm:spPr>
     </dgm:pt>
     <dgm:pt modelId="{9B8683A0-6373-4C3B-B382-CEB43D90D154}" type="pres">
       <dgm:prSet presAssocID="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}" presName="rect3" presStyleLbl="alignAcc1" presStyleIdx="2" presStyleCnt="3"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{FA47960F-8D1E-4D18-9924-665699D7E10D}" type="pres">
       <dgm:prSet presAssocID="{F7E61C34-CB43-4364-A710-29D87B35831C}" presName="rect1ParTxNoCh" presStyleLbl="alignAcc1" presStyleIdx="2" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{41C870FC-5B41-489C-8821-1CD4F7030690}" type="pres">
       <dgm:prSet presAssocID="{CE7CA51F-9B29-4F37-9642-EE8868202455}" presName="rect2ParTxNoCh" presStyleLbl="alignAcc1" presStyleIdx="2" presStyleCnt="3">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{DD82D7AD-D488-4C95-B681-5068D335747C}" type="pres">
@@ -5746,5203 +1625,510 @@
     <dgm:cxn modelId="{69EE7B4A-135B-4A38-9EA3-1F8DFB2AFFEE}" type="presOf" srcId="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}" destId="{9B8683A0-6373-4C3B-B382-CEB43D90D154}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{89790C8A-9746-4ED6-A872-C1D98B08E44F}" type="presOf" srcId="{CE7CA51F-9B29-4F37-9642-EE8868202455}" destId="{41C870FC-5B41-489C-8821-1CD4F7030690}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{60322C90-1415-4808-BC2E-013881252251}" srcId="{29653174-248D-4EF7-A563-83AF4AD3D9CC}" destId="{CE7CA51F-9B29-4F37-9642-EE8868202455}" srcOrd="1" destOrd="0" parTransId="{C0F20511-47A9-46FD-AC19-8A370CF35657}" sibTransId="{377249E2-ADB7-49ED-BC70-AB80A7E07569}"/>
     <dgm:cxn modelId="{9F78089E-A85E-4D88-8CA9-53F3DF10E3F9}" srcId="{29653174-248D-4EF7-A563-83AF4AD3D9CC}" destId="{F7E61C34-CB43-4364-A710-29D87B35831C}" srcOrd="0" destOrd="0" parTransId="{68DA107C-8AF6-4F4C-A200-F4E67AB75592}" sibTransId="{0A506D6C-42F3-4A0B-A82C-B304DEF9A3C9}"/>
     <dgm:cxn modelId="{F4AD16BB-A86E-46C8-9D8C-C43A52DE30B9}" type="presOf" srcId="{F7E61C34-CB43-4364-A710-29D87B35831C}" destId="{FA47960F-8D1E-4D18-9924-665699D7E10D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{C69544BD-0298-4FDE-AA43-EC1E11DAEB07}" srcId="{29653174-248D-4EF7-A563-83AF4AD3D9CC}" destId="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}" srcOrd="2" destOrd="0" parTransId="{5B2BC833-E760-4D85-985C-9A3B6815E57A}" sibTransId="{9DE4C21E-FAF0-4D41-A9B0-CAEC820A5D11}"/>
     <dgm:cxn modelId="{265DCEDB-10DF-4D77-8B3F-02335B971304}" type="presOf" srcId="{AE82DB51-D98D-4B27-BADF-DC48B5F709C6}" destId="{DD82D7AD-D488-4C95-B681-5068D335747C}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{679752EB-AC95-46A7-99DD-35B69DBBB359}" type="presOf" srcId="{F7E61C34-CB43-4364-A710-29D87B35831C}" destId="{B32C6471-7F9E-42A0-92A4-C4094C66B07A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{5E363B9A-358C-4FF5-9109-D3AFC537BBC8}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{1F1EAC6F-F9DE-423B-9F16-AEB2273E44B9}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{8B401948-F838-41C2-807F-167B0A48540A}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{3D3923E3-3578-4AA4-994D-A8A950B103A1}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{FEC8C8A6-F6D2-4557-B882-5062665142F5}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{B32C6471-7F9E-42A0-92A4-C4094C66B07A}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{B5760902-0C48-45A6-AE3A-B5DB3050E7AF}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{A488F7F0-3376-460C-813F-EA59879DEADA}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{5024B25E-7CAD-4689-9459-61EBE1FDE5A6}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{98B706CD-85EF-4240-8C7F-38AD689F5030}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{410A9DCF-F38A-4837-8DEB-139F8E6F6D5A}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{8FC69D7E-A81D-49E4-A1F0-342452AE0865}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{DEA01F21-909C-43DC-943C-26AF78046DE9}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{0F8D3EAF-7284-4E7D-8509-855A25FA87A1}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{E21B9321-9BF5-4375-A01D-7B9B0B84BFAD}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{8D52F974-1455-41B5-B831-9768A7619F14}" srcOrd="7" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{998375B7-A00A-4FA5-9AC6-9E26CECC66DF}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{9B8683A0-6373-4C3B-B382-CEB43D90D154}" srcOrd="8" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{C72934A0-91D2-403B-8B1F-9F4A19C9D175}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{FA47960F-8D1E-4D18-9924-665699D7E10D}" srcOrd="9" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{DBCCF9B6-01DB-493B-86ED-F6CC5F69E68D}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{41C870FC-5B41-489C-8821-1CD4F7030690}" srcOrd="10" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
     <dgm:cxn modelId="{F04E1FC0-BD42-4218-8B0A-4D220AE48218}" type="presParOf" srcId="{71484B71-56A8-4C29-9357-9CFD81779E1E}" destId="{DD82D7AD-D488-4C95-B681-5068D335747C}" srcOrd="11" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/target3"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
-[...538 lines deleted...]
-    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId9" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
-[...826 lines deleted...]
-
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...742 lines deleted...]
-<file path=ppt/diagrams/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{1F1EAC6F-F9DE-423B-9F16-AEB2273E44B9}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="-7616" y="244098"/>
           <a:ext cx="2590787" cy="2636003"/>
         </a:xfrm>
         <a:prstGeom prst="pie">
           <a:avLst>
             <a:gd name="adj1" fmla="val 5400000"/>
             <a:gd name="adj2" fmla="val 16200000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="009036"/>
+          <a:srgbClr val="0A2E54"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
-            </a:schemeClr>
+            </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{B32C6471-7F9E-42A0-92A4-C4094C66B07A}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1287776" y="281939"/>
-          <a:ext cx="2987040" cy="2560320"/>
+          <a:ext cx="2987040" cy="2560319"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="lt1">
+          <a:sysClr val="window" lastClr="FFFFFF">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
-          </a:schemeClr>
+          </a:sysClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="accent1">
+            <a:srgbClr val="4F81BD">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
-            </a:schemeClr>
+            </a:srgbClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1900" b="1" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>THE INCARNATION</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1287776" y="281939"/>
         <a:ext cx="2987040" cy="768097"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{98B706CD-85EF-4240-8C7F-38AD689F5030}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="455673" y="1050037"/>
           <a:ext cx="1664206" cy="1664206"/>
         </a:xfrm>
         <a:prstGeom prst="pie">
           <a:avLst>
             <a:gd name="adj1" fmla="val 5400000"/>
             <a:gd name="adj2" fmla="val 16200000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="125AA3"/>
+          <a:srgbClr val="3FA0A5"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
-            </a:schemeClr>
+            </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{8FC69D7E-A81D-49E4-A1F0-342452AE0865}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1287776" y="1050037"/>
           <a:ext cx="2987040" cy="1664206"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="lt1">
+          <a:sysClr val="window" lastClr="FFFFFF">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
-          </a:schemeClr>
+          </a:sysClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="accent1">
+            <a:srgbClr val="4F81BD">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
-            </a:schemeClr>
+            </a:srgbClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1900" b="1" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>“MISSIO DEI”</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1900" b="1" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>“GOD’S MISSION”</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1287776" y="1050037"/>
         <a:ext cx="2987040" cy="768095"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{8D52F974-1455-41B5-B831-9768A7619F14}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="903729" y="1818132"/>
           <a:ext cx="768095" cy="768095"/>
         </a:xfrm>
         <a:prstGeom prst="pie">
           <a:avLst>
             <a:gd name="adj1" fmla="val 5400000"/>
             <a:gd name="adj2" fmla="val 16200000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="E2001A"/>
+          <a:srgbClr val="C00000"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="lt1">
+            <a:sysClr val="window" lastClr="FFFFFF">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
-            </a:schemeClr>
+            </a:sysClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{9B8683A0-6373-4C3B-B382-CEB43D90D154}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1287776" y="1818132"/>
           <a:ext cx="2987040" cy="768095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
-          <a:schemeClr val="lt1">
+          <a:sysClr val="window" lastClr="FFFFFF">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
-          </a:schemeClr>
+          </a:sysClr>
         </a:solidFill>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="accent1">
+            <a:srgbClr val="4F81BD">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
-            </a:schemeClr>
+            </a:srgbClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="72390" tIns="72390" rIns="72390" bIns="72390" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="844550">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
             <a:rPr lang="en-US" sz="1900" b="1" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000">
+                  <a:hueOff val="0"/>
+                  <a:satOff val="0"/>
+                  <a:lumOff val="0"/>
+                  <a:alphaOff val="0"/>
+                </a:sysClr>
+              </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>KINGDOM OF GOD</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1287776" y="1818132"/>
         <a:ext cx="2987040" cy="768095"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
-<file path=ppt/diagrams/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1475 lines deleted...]
-
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
-<dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1">
-[...1144 lines deleted...]
-<file path=ppt/diagrams/layout2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/target3">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="relationship" pri="11000"/>
     <dgm:cat type="list" pri="22000"/>
     <dgm:cat type="convert" pri="4000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="11">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="12">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="2">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="21">
@@ -13411,1393 +4597,50 @@
               <dgm:chMax val="1"/>
               <dgm:bulletEnabled val="1"/>
             </dgm:varLst>
             <dgm:alg type="tx"/>
             <dgm:shape xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" type="rect" r:blip="" hideGeom="1">
               <dgm:adjLst/>
             </dgm:shape>
             <dgm:presOf axis="self"/>
             <dgm:constrLst>
               <dgm:constr type="lMarg" refType="primFontSz" fact="0.3"/>
               <dgm:constr type="rMarg" refType="primFontSz" fact="0.3"/>
               <dgm:constr type="tMarg" refType="primFontSz" fact="0.3"/>
               <dgm:constr type="bMarg" refType="primFontSz" fact="0.3"/>
             </dgm:constrLst>
             <dgm:ruleLst>
               <dgm:rule type="primFontSz" val="5" fact="NaN" max="NaN"/>
             </dgm:ruleLst>
           </dgm:layoutNode>
         </dgm:else>
       </dgm:choose>
     </dgm:forEach>
   </dgm:layoutNode>
 </dgm:layoutDef>
 </file>
 
-<file path=ppt/diagrams/layout3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1341 lines deleted...]
-
 <file path=ppt/diagrams/quickStyle1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:styleDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="simple" pri="10100"/>
   </dgm:catLst>
   <dgm:scene3d>
     <a:camera prst="orthographicFront"/>
     <a:lightRig rig="threePt" dir="t"/>
   </dgm:scene3d>
   <dgm:styleLbl name="node0">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="2">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="1">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
@@ -15788,5359 +5631,189 @@
     </dgm:style>
   </dgm:styleLbl>
   <dgm:styleLbl name="revTx">
     <dgm:scene3d>
       <a:camera prst="orthographicFront"/>
       <a:lightRig rig="threePt" dir="t"/>
     </dgm:scene3d>
     <dgm:sp3d/>
     <dgm:txPr/>
     <dgm:style>
       <a:lnRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:lnRef>
       <a:fillRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:fillRef>
       <a:effectRef idx="0">
         <a:scrgbClr r="0" g="0" b="0"/>
       </a:effectRef>
       <a:fontRef idx="minor"/>
     </dgm:style>
   </dgm:styleLbl>
 </dgm:styleDef>
 </file>
 
-<file path=ppt/diagrams/quickStyle2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5168 lines deleted...]
-
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{4A9E353A-BC15-4C48-8A8D-436270B7876E}" type="datetimeFigureOut">
+            <a:fld id="{2DB08CA8-DFB6-AA42-8F8B-3B551CA885E0}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1143000" y="685800"/>
-            <a:ext cx="4572000" cy="3429000"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="4343400"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
@@ -21155,107 +5828,107 @@
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="457200"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{D5CBEACE-AAA2-4E36-B46D-09290253529F}" type="slidenum">
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="310920765"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1693313585"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -21312,54 +5985,169 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Revised February 9, 2023</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="616248375"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -21370,1896 +6158,2315 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{D5CBEACE-AAA2-4E36-B46D-09290253529F}" type="slidenum">
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1265938448"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="966942454"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2174469172"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1495223854"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4017803929"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="31645646"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3414024518"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{46D358E7-0108-6A4D-83D2-86617906F584}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4037845123"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
-[...27 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C26D284-B5A4-F24F-8075-1DB360CDB773}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="2130425"/>
-            <a:ext cx="7772400" cy="1470025"/>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3954C52-F495-EF45-91FC-DF3A6C6326BC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="3886200"/>
-            <a:ext cx="6400800" cy="1752600"/>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5CA97A2-5BBC-C54A-9D30-83557A81F541}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{CADB7F57-6881-4462-B493-DDE0743D29EB}" type="datetimeFigureOut">
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2ED94C9F-D92C-1A48-A73D-CA372F00E09C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34DD4D76-22DE-D04B-95D2-65288E0F3856}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{BD812C04-5264-4EE9-A703-E2CA0750A222}" type="slidenum">
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3120577887"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1688443821"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67CE8024-8132-EB40-B2AE-FDC1C0E4C2A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3FAAC9B-B3E2-6743-8C36-6874446EB36C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B6241F2-5720-F345-BFD0-57800CFD1131}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{CADB7F57-6881-4462-B493-DDE0743D29EB}" type="datetimeFigureOut">
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AEA99FB-5FDD-224E-B670-EEF15589FCC7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AC9E471-34DE-DC4C-B513-BA39819AFE86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{BD812C04-5264-4EE9-A703-E2CA0750A222}" type="slidenum">
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4202567889"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4280267564"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvPr id="2" name="Vertical Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF3DB8FD-CDE9-8441-8B03-FD92E8BD6C46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6629400" y="274638"/>
-            <a:ext cx="2057400" cy="5851525"/>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B78385D7-95C6-8344-A572-D84FA5215712}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="274638"/>
-            <a:ext cx="6019800" cy="5851525"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C199F23-E695-6E47-B21A-A69359A6829F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{CADB7F57-6881-4462-B493-DDE0743D29EB}" type="datetimeFigureOut">
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{328FA407-964D-974E-9D1F-8EF2A82C1D2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91EC1207-F930-E54F-9D4F-AE8E9421E469}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{BD812C04-5264-4EE9-A703-E2CA0750A222}" type="slidenum">
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1439919089"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2973636300"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="1_Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD7A061A-53E3-C840-84B5-07B9CD375DA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="2130425"/>
-            <a:ext cx="7772400" cy="1470025"/>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60CAA9E0-7732-BB44-B91D-C331D9AA518A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1371600" y="3886200"/>
-            <a:ext cx="6400800" cy="1752600"/>
+            <a:off x="1524000" y="3602037"/>
+            <a:ext cx="9144000" cy="1655763"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+            <a:lvl2pPr marL="457189" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="2000"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+            <a:lvl3pPr marL="914377" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1800"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl4pPr marL="1371566" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+            <a:lvl5pPr marL="1828754" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+            <a:lvl6pPr marL="2285943" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl7pPr marL="2743131" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+            <a:lvl8pPr marL="3200320" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+            <a:lvl9pPr marL="3657509" indent="0" algn="ctr">
               <a:buNone/>
-              <a:defRPr>
-[...5 lines deleted...]
-              </a:defRPr>
+              <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{403D8E0C-CB90-1645-A697-FFA4E9EFBC7E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{310573A2-1A4E-E04E-B9F9-0D8F44FBDEE7}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{725140E9-3509-6044-B20F-91AF2F7241DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B22FF6D-E0AF-644B-9A13-001B5096B3C1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{85719632-565B-1A42-A320-83464B04D974}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Picture Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86440229-C188-C148-A906-52685679E002}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="219075" y="536575"/>
+            <a:ext cx="1600200" cy="1709739"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1897117691"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3553183426"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79BD2B2F-43FA-344F-B253-F25BA4478B6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7F788A5-5DEF-E147-B97E-D87488E899DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A1A0545-5646-694F-863E-42586D6CD031}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE959248-9C77-B042-B90D-2755F4152BB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A927DB93-97E4-D643-9A40-F84AB1655808}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2861539785"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1959585549"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D196926-1094-004A-9167-001A2DA28B75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="4406900"/>
-            <a:ext cx="7772400" cy="1362075"/>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4000" b="1" cap="all"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0273AB8-C7C0-8542-932D-85222DBE12FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="2906713"/>
-            <a:ext cx="7772400" cy="1500187"/>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="2000">
+              <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1800">
+              <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600">
+              <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400">
+              <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46E06B44-C570-1949-AA1B-46103D26E0F3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69758E87-B682-0744-B2A2-B9480999BFED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F9044C8-ECFC-5F46-9B42-A8FBB34BDF95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3468335983"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="33298509"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08E92403-03E6-EB46-88E8-C026FD1107FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5F6EA09-1331-674C-8B5D-E20C4A74549E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1600200"/>
-            <a:ext cx="4038600" cy="4525963"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC48DB69-6F94-1844-960A-AE6D448469F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4648200" y="1600200"/>
-            <a:ext cx="4038600" cy="4525963"/>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A064C0D-DF82-BB4F-AB9C-D9371F4462E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A90C066-69EE-2247-B35A-3EC5EB59984A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43168F37-C410-6445-B5F8-6877A67EAECC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3943030938"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1035330866"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F90476B9-1B8C-C540-B807-D8E7E4B4B044}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...3 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FBD9F70-84EF-A245-8968-F45307255F53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1535113"/>
-            <a:ext cx="4040188" cy="639762"/>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
@@ -23269,146 +8476,130 @@
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3202416-8BD1-844F-96DE-9EFA07A6171F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="2174875"/>
-            <a:ext cx="4040188" cy="3951288"/>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86139426-D240-E747-8327-9F68A087AB6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4645025" y="1535113"/>
-            <a:ext cx="4041775" cy="639762"/>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
@@ -23418,595 +8609,534 @@
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvPr id="6" name="Content Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7CA7908-6C28-DB44-A917-D22E6A07FF14}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4645025" y="2174875"/>
-            <a:ext cx="4041775" cy="3951288"/>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...27 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B639F41-6114-C44D-9F22-651D3407A562}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F158B756-21DA-B14F-BE7E-ED9EA8320C15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13F13D22-499F-7E4C-9F51-13556AC3EC42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3155689998"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="423734248"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB5CF9C5-BE91-384A-85D1-A9061AA198D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="3" name="Date Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477C509C-5939-B047-A6BD-98C04576303C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvPr id="4" name="Footer Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3840CB69-9A85-584A-9E52-CE320B024798}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D4805A7-431E-E445-AF00-6472A9A750C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1294313699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3716209743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="2" name="Date Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8887E08-487E-CB48-B0E4-3D698F2E9954}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...9 lines deleted...]
-              <a:t>3/12/21</a:t>
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>3/12/25</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Footer Placeholder 2"/>
+          <p:cNvPr id="3" name="Footer Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDADF828-D2A1-6748-AC9E-7D342236C4E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{296DDAEC-6DA9-9346-AA47-5EF998D7A282}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A6151B11-BA5D-411E-9CA1-4A7587935358}" type="slidenum">
-[...8 lines deleted...]
-              <a:pPr/>
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2212922063"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3812670369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2239E499-5F6E-C947-B1EC-A10370E4EC46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="273050"/>
-            <a:ext cx="3008313" cy="1162050"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0572F50-558C-0B4F-B2F4-C044C4A1C649}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3575050" y="273050"/>
-            <a:ext cx="5111750" cy="5853113"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
@@ -24035,3746 +9165,968 @@
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8ACFB62-AE9C-F545-BE32-5B7D7004C11A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1435100"/>
-            <a:ext cx="3008313" cy="4691063"/>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A5A2E06-AE81-CD46-90AA-62D72664B5CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...204 lines deleted...]
-            <a:fld id="{CADB7F57-6881-4462-B493-DDE0743D29EB}" type="datetimeFigureOut">
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66AB90BE-230A-2641-B8DB-F5FFDFDC9733}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56D47457-BABD-344D-80C0-E6D3A7FD9CCD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{BD812C04-5264-4EE9-A703-E2CA0750A222}" type="slidenum">
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2944022878"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2810119291"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA61D677-E5E3-3442-8653-4DCF71CAC0E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="4800600"/>
-            <a:ext cx="5486400" cy="566738"/>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvPr id="3" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D0010AC-2B20-0A49-801D-866561C2C446}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="612775"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvPr id="4" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F4B5EF8-1A9F-EB4E-9F6B-6DF2E1B12A15}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="5367338"/>
-            <a:ext cx="5486400" cy="804862"/>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1400"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="1200"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="900"/>
+              <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC9328B9-D9A1-7C4B-A667-3D5C62F68F7F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{62A5004A-BE9F-4112-B588-DEE17A3DEF1B}" type="datetimeFigureOut">
-[...701 lines deleted...]
-            <a:fld id="{CADB7F57-6881-4462-B493-DDE0743D29EB}" type="datetimeFigureOut">
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63E7C071-F2EE-DE44-BA8B-9DC28F88171F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8383A5A4-0B05-B040-A004-CCF9FB684971}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{BD812C04-5264-4EE9-A703-E2CA0750A222}" type="slidenum">
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1541161461"/>
-[...1442 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1565110463"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2456395125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title Placeholder 1"/>
+          <p:cNvPr id="2" name="Title Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89F03DEC-54D0-0640-9C1D-ACE2FD09113D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="274638"/>
-            <a:ext cx="8229600" cy="1143000"/>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{324C04E3-29BA-C14F-984A-D15E503917DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1600200"/>
-            <a:ext cx="8229600" cy="4525963"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="4" name="Date Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04055271-A49E-7847-9308-B0F653D05326}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="6356350"/>
-            <a:ext cx="2133600" cy="365125"/>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{CADB7F57-6881-4462-B493-DDE0743D29EB}" type="datetimeFigureOut">
+            <a:fld id="{E051798D-C84D-D242-B0D8-6E4D47D05D8C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/12/21</a:t>
+              <a:t>3/12/25</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvPr id="5" name="Footer Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74AF96E0-2628-244D-8838-2C535164E190}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3124200" y="6356350"/>
-            <a:ext cx="2895600" cy="365125"/>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{700B626B-993A-A941-A2D7-4CBF669AD958}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6553200" y="6356350"/>
-            <a:ext cx="2133600" cy="365125"/>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{BD812C04-5264-4EE9-A703-E2CA0750A222}" type="slidenum">
+            <a:fld id="{20FFCCF3-0D8D-A94E-8FA0-FAB8FAF4A262}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2179904612"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1990750616"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483697" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147483707" r:id="rId11"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="3200" kern="1200">
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
-[...14 lines deleted...]
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
-[...29 lines deleted...]
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" kern="1200">
-[...13 lines deleted...]
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
-          <a:solidFill>
-[...528 lines deleted...]
-        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
@@ -27840,17899 +10192,2289 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="0A2E54"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234F8537-A2F6-AE41-DC9D-663629CBE4E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="23447"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DB67E7A-7507-D2EA-15BF-5C329B1DC746}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="-9420"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3429000"/>
+            <a:ext cx="12192000" cy="3429001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD0B341-C106-BF6B-AB70-A069C77D5507}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="805943" y="1192726"/>
+            <a:ext cx="10580113" cy="1874746"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="46103" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr" defTabSz="1392732" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="6600" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Introduction to </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="en-US" sz="6600" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="6600" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>More Churches</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="en-US" sz="7200" b="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="A blue text on a black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CCC7F12-60DA-5777-1C9E-82E764650C35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746283" y="4901000"/>
+            <a:ext cx="4699434" cy="1399942"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Graphic 9">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{982BF628-A325-BBF4-16EF-740A296AD760}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3048000" y="2395537"/>
-[...2179 lines deleted...]
-            <a:ext cx="2667000" cy="1858609"/>
+            <a:off x="3444281" y="3060424"/>
+            <a:ext cx="5303437" cy="226115"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="860746699"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2750057952"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...276 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...261 lines deleted...]
-          <a:blip r:embed="rId8">
+          <p:cNvPr id="9" name="Title 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...16 lines deleted...]
-          <p:cNvPr id="14" name="Título 1"/>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="533400"/>
-            <a:ext cx="4897120" cy="432000"/>
+            <a:off x="409899" y="47817"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="360000" tIns="0" rIns="91440" bIns="0" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="0A2E54"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>VISION</a:t>
+              <a:t>Why Plant Healthy Churches?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...478 lines deleted...]
-      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Título 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="Straight Connector 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3CD5362-EF79-CF9A-6AC3-574005006571}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="533400"/>
-            <a:ext cx="4897120" cy="432000"/>
+            <a:off x="6091315" y="2583143"/>
+            <a:ext cx="2910141" cy="803285"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-[...2 lines deleted...]
-          </a:solidFill>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="0" b="0"/>
+            <a:pathLst>
+              <a:path>
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="2958842" y="779778"/>
+                </a:lnTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent6">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent6">
+              <a:tint val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="360000" tIns="0" rIns="91440" bIns="0" rtlCol="0" anchor="ctr">
-[...17 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l"/>
-[...9 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="TextBox 6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="10" name="Straight Connector 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E45514C-88E0-3131-D8BF-49D3FF1AB48F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1447800"/>
-            <a:ext cx="4067332" cy="400110"/>
+            <a:off x="5902009" y="2614125"/>
+            <a:ext cx="3337454" cy="1691712"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="0" t="0" r="0" b="0"/>
+            <a:pathLst>
+              <a:path>
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="0" y="1498636"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3337454" y="1498636"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="3337454" y="1691712"/>
+                </a:lnTo>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent6">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent6">
+              <a:tint val="90000"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="none" rtlCol="0">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="2" name="Group 1"/>
+          <p:cNvPr id="12" name="Group 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F38F3A00-731D-76E6-E8C5-E295C753B7FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="685800" y="2133600"/>
-[...2 lines deleted...]
-            <a:chExt cx="6096000" cy="1706160"/>
+            <a:off x="5157942" y="1676727"/>
+            <a:ext cx="1838817" cy="919408"/>
+            <a:chOff x="5336556" y="1549434"/>
+            <a:chExt cx="1838817" cy="919408"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="13" name="Freeform 12"/>
+            <p:cNvPr id="31" name="Rectangle 30">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42F89250-82B1-DC3B-BDD5-9B7060ED6B75}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="685800" y="2133600"/>
-              <a:ext cx="5562600" cy="686040"/>
+              <a:off x="5336556" y="1549434"/>
+              <a:ext cx="1838817" cy="919408"/>
             </a:xfrm>
-            <a:custGeom>
+            <a:prstGeom prst="rect">
               <a:avLst/>
-              <a:gdLst>
-[...90 lines deleted...]
-            </a:custGeom>
+            </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:ln w="38100">
               <a:solidFill>
-                <a:srgbClr val="E2001A"/>
+                <a:srgbClr val="0A2E54"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
-              <a:schemeClr val="accent1">
+              <a:schemeClr val="accent4">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="158769" tIns="158769" rIns="158769" bIns="158769" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="TextBox 31">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4316F52E-1410-104B-AD30-6D98CD269338}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5336556" y="1549434"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln>
+              <a:solidFill>
+                <a:srgbClr val="0A2E54"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr lvl="0" algn="l" defTabSz="1244600">
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="889000">
+                <a:lnSpc>
+                  <a:spcPct val="90000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="35000"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0A2E54"/>
+                  </a:solidFill>
+                  <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Objective</a:t>
+              </a:r>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13" name="Group 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4F04B0A-9FC0-498A-94F0-22BAD659007A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1834451" y="4278668"/>
+            <a:ext cx="1838817" cy="919408"/>
+            <a:chOff x="1999101" y="4160556"/>
+            <a:chExt cx="1838817" cy="919408"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Rectangle 28">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EFBB485-5A18-4F2B-61B1-D1E8C71A642E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1999101" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent6">
+                <a:hueOff val="0"/>
+                <a:satOff val="0"/>
+                <a:lumOff val="0"/>
+                <a:alphaOff val="0"/>
+              </a:schemeClr>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="TextBox 29">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D57B7D7-E4F5-5B6B-F1E2-BCE524606B0D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1999101" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr lvl="1" algn="ctr" defTabSz="889000">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="35000"/>
                 </a:spcAft>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1"/>
+                    <a:srgbClr val="A61702"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>Formal Education</a:t>
+                <a:t>Biblical</a:t>
               </a:r>
-            </a:p>
-[...122 lines deleted...]
-              </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+                <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="A61702"/>
+                  </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>The man who works to get rich.</a:t>
-[...20 lines deleted...]
-                <a:t>Faulty information without formal training can cause people to make serious errors.  </a:t>
+                <a:t>	</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="3" name="Group 2"/>
+          <p:cNvPr id="15" name="Group 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E2BA763-498F-3274-F585-FF4157C305E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="685800" y="3810240"/>
-[...2 lines deleted...]
-            <a:chExt cx="6096000" cy="1705920"/>
+            <a:off x="4059421" y="4274857"/>
+            <a:ext cx="1838817" cy="919408"/>
+            <a:chOff x="4224071" y="4160556"/>
+            <a:chExt cx="1838817" cy="919408"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="15" name="Freeform 14"/>
+            <p:cNvPr id="27" name="Rectangle 26">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1930AAD7-2796-B853-EC31-9A1AC1109C5C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="685800" y="3810240"/>
-              <a:ext cx="5715000" cy="686040"/>
+              <a:off x="4224071" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
             </a:xfrm>
-            <a:custGeom>
+            <a:prstGeom prst="rect">
               <a:avLst/>
-              <a:gdLst>
-[...90 lines deleted...]
-            </a:custGeom>
+            </a:prstGeom>
             <a:solidFill>
               <a:schemeClr val="bg1"/>
             </a:solidFill>
             <a:ln w="38100">
               <a:solidFill>
-                <a:srgbClr val="E2001A"/>
+                <a:srgbClr val="C00000"/>
               </a:solidFill>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
-              <a:schemeClr val="accent1">
+              <a:schemeClr val="accent6">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="158769" tIns="158769" rIns="158769" bIns="158769" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="TextBox 27">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4ED45B3A-55A6-56AB-8831-CD3C0D359738}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4224071" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr lvl="0" algn="l" defTabSz="1244600">
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="889000">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="35000"/>
                 </a:spcAft>
+                <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="2400" b="0" kern="1200" dirty="0">
+                <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1"/>
+                    <a:srgbClr val="A61702"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>No Formal Studies</a:t>
+                <a:t>Theological</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16" name="Group 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EBDD21F-D2A5-A4CC-421E-37AF550BC126}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6284391" y="4274857"/>
+            <a:ext cx="1838817" cy="919408"/>
+            <a:chOff x="6449041" y="4160556"/>
+            <a:chExt cx="1838817" cy="919408"/>
+          </a:xfrm>
+        </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="16" name="Freeform 15"/>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB8AC940-B92A-EE5A-126F-2A3502CDD722}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="685800" y="4572240"/>
-              <a:ext cx="6096000" cy="943920"/>
+              <a:off x="6449041" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
             </a:xfrm>
-            <a:custGeom>
+            <a:prstGeom prst="rect">
               <a:avLst/>
-              <a:gdLst>
-[...4642 lines deleted...]
-            <a:grpFill/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
-              <a:schemeClr val="lt1">
-[...4 lines deleted...]
-              </a:schemeClr>
+              <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
-              <a:schemeClr val="accent1">
-[...4 lines deleted...]
-              </a:schemeClr>
+              <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
-              <a:schemeClr val="accent1">
+              <a:schemeClr val="accent6">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="1383792" tIns="316992" rIns="1383792" bIns="3568192" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="TextBox 25">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35DF0B92-122A-D5CD-7FB7-4C57991DA17C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6449041" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln>
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr lvl="0" algn="ctr" defTabSz="711200">
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="889000">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="35000"/>
                 </a:spcAft>
+                <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1"/>
+                    <a:srgbClr val="C00000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>Worship</a:t>
+                <a:t>Missiological</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US" sz="900" kern="1200" dirty="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="17" name="Group 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B081588D-7131-E3DD-80F0-C55A870692F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8509361" y="4274857"/>
+            <a:ext cx="1838817" cy="919408"/>
+            <a:chOff x="8674011" y="4160556"/>
+            <a:chExt cx="1838817" cy="919408"/>
+          </a:xfrm>
+        </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="23" name="Freeform 22"/>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56145A74-A848-E7EB-79D9-B65466817252}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="939800" y="2133600"/>
-              <a:ext cx="3454400" cy="3454400"/>
+              <a:off x="8674011" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
             </a:xfrm>
-            <a:custGeom>
+            <a:prstGeom prst="rect">
               <a:avLst/>
-              <a:gdLst>
-[...83 lines deleted...]
-            </a:gradFill>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="C00000"/>
+              </a:solidFill>
+            </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
-              <a:schemeClr val="lt1">
-[...4 lines deleted...]
-              </a:schemeClr>
+              <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
-              <a:schemeClr val="accent1">
-[...4 lines deleted...]
-              </a:schemeClr>
+              <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
-              <a:schemeClr val="accent1">
+              <a:schemeClr val="accent6">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="1096137" tIns="312420" rIns="1096137" bIns="2972308" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="TextBox 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7902EA3-04D1-DDF3-3AA3-47BAD2566219}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8674011" y="4160556"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln>
+              <a:solidFill>
+                <a:srgbClr val="A61702"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr lvl="0" algn="ctr" defTabSz="711200">
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="889000">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="35000"/>
                 </a:spcAft>
+                <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+                <a:rPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1"/>
+                    <a:srgbClr val="C00000"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>Fellowship</a:t>
+                <a:t>Practical</a:t>
               </a:r>
             </a:p>
           </p:txBody>
         </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="34" name="Straight Connector 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22B11F04-CBF7-295B-12C6-65B13AA9C7F8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="2789212" y="4112022"/>
+            <a:ext cx="3109026" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="36" name="Straight Connector 35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{279DFB1F-4DB8-4928-99DE-625CB9C39818}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="2789212" y="4112022"/>
+            <a:ext cx="0" cy="162835"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="37" name="Straight Connector 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86387507-A88F-6978-9042-04154FA93997}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="4978829" y="4108464"/>
+            <a:ext cx="0" cy="162835"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="40" name="Straight Connector 39">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0AB2367-6968-B88B-636C-1D459DDAB5D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="7203799" y="4123430"/>
+            <a:ext cx="0" cy="182407"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent4"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent4"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent4"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="56" name="Group 55">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A09F60DF-2C82-13C0-7AEC-683909548D0E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2991869" y="2899812"/>
+            <a:ext cx="6009587" cy="919408"/>
+            <a:chOff x="5336556" y="1549434"/>
+            <a:chExt cx="1838817" cy="919408"/>
+          </a:xfrm>
+        </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="24" name="Freeform 23"/>
+            <p:cNvPr id="57" name="Rectangle 56">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5D81EB5-C806-3E13-3CCC-9FEEB6403EDC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1244600" y="2743200"/>
-              <a:ext cx="2844800" cy="2844800"/>
+              <a:off x="5336556" y="1549434"/>
+              <a:ext cx="1838817" cy="919408"/>
             </a:xfrm>
-            <a:custGeom>
+            <a:prstGeom prst="rect">
               <a:avLst/>
-              <a:gdLst>
-[...59 lines deleted...]
-            <a:grpFill/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
+            <a:ln w="38100">
+              <a:solidFill>
+                <a:srgbClr val="3FA0A5"/>
+              </a:solidFill>
+            </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
-              <a:schemeClr val="lt1">
-[...4 lines deleted...]
-              </a:schemeClr>
+              <a:scrgbClr r="0" g="0" b="0"/>
             </a:lnRef>
             <a:fillRef idx="1">
-              <a:schemeClr val="accent1">
-[...4 lines deleted...]
-              </a:schemeClr>
+              <a:scrgbClr r="0" g="0" b="0"/>
             </a:fillRef>
             <a:effectRef idx="0">
-              <a:schemeClr val="accent1">
+              <a:schemeClr val="accent4">
                 <a:hueOff val="0"/>
                 <a:satOff val="0"/>
                 <a:lumOff val="0"/>
                 <a:alphaOff val="0"/>
               </a:schemeClr>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
-            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="800100" tIns="310084" rIns="800100" bIns="2369718" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:bodyPr/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="TextBox 57">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CA51B77-99AC-1A96-4E50-5640586183E2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5336556" y="1549434"/>
+              <a:ext cx="1838817" cy="919408"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:ln>
+              <a:solidFill>
+                <a:srgbClr val="3FA0A5"/>
+              </a:solidFill>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:lnRef>
+            <a:fillRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:scrgbClr r="0" g="0" b="0"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="12700" tIns="12700" rIns="12700" bIns="12700" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
               <a:noAutofit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr lvl="0" algn="ctr" defTabSz="711200">
+              <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="889000">
                 <a:lnSpc>
                   <a:spcPct val="90000"/>
                 </a:lnSpc>
                 <a:spcBef>
                   <a:spcPct val="0"/>
                 </a:spcBef>
                 <a:spcAft>
                   <a:spcPct val="35000"/>
                 </a:spcAft>
+                <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="1600" dirty="0">
+                <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
                   <a:solidFill>
-                    <a:schemeClr val="tx1"/>
+                    <a:srgbClr val="3FA0A5"/>
                   </a:solidFill>
                   <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 </a:rPr>
-                <a:t>Service</a:t>
+                <a:t>Foundations for Planting New Churches</a:t>
               </a:r>
-              <a:endParaRPr lang="en-US" sz="1600" kern="1200" dirty="0">
+              <a:endParaRPr lang="en-US" sz="2000" b="1" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="3FA0A5"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...3294 lines deleted...]
-              <a:endParaRPr lang="en-US" kern="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="28" name="Imagen 38"/>
-[...23 lines deleted...]
-          <p:cNvPr id="29" name="Picture 28"/>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8288DED-530C-8CBA-6F65-BA8C6F6B2D82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5828190" y="5867400"/>
-            <a:ext cx="3048000" cy="847725"/>
+            <a:off x="409899" y="1130512"/>
+            <a:ext cx="3624017" cy="154512"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{950726AE-184E-DA1B-BCE1-0E203EFF0617}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5709776"/>
+            <a:ext cx="12192000" cy="1148224"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E859B98-EFA1-CC31-36B1-044FB83E7B25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3380172629"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4024698327"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...2709 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Freeform 5"/>
-[...815 lines deleted...]
-          <a:blip r:embed="rId2" cstate="email">
+          <p:cNvPr id="9" name="Title 1">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...90 lines deleted...]
-          <p:cNvPr id="19" name="Título 1"/>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="457200"/>
-            <a:ext cx="4897120" cy="432000"/>
+            <a:off x="282899" y="13127"/>
+            <a:ext cx="3806501" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="360000" tIns="0" rIns="91440" bIns="0" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="0A2E54"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>SESSIONS</a:t>
+              <a:t>Definition</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="47" name="Picture 46" descr="Icon&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C582DE-356A-6A05-3B6A-21571EA4E9AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11266654" y="5774275"/>
+            <a:ext cx="835547" cy="826331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79469CDF-2BFA-6D51-2A63-C4E7792B15B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1235398" y="1661522"/>
+            <a:ext cx="9280201" cy="3323987"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A2E54"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>“The Biblical motivation for planting healthy churches resides in the mission of the loving and merciful Triune God (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0A2E54"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Missio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A2E54"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Roboto Medium" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> Dei), who desires that men and women become disciples of Jesus Christ and responsible members of the church, the Body of Christ, whose congregations are signs of the coming Kingdom of God for the praise of His glory.” </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Graphic 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6296139-C936-1A6E-825F-7BD411827946}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282899" y="999080"/>
+            <a:ext cx="3176673" cy="135439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3089D93F-4198-2097-9C05-45BE0CFA42DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5709776"/>
+            <a:ext cx="12192000" cy="1148224"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49EBCA80-CBDD-0091-35A9-1073F6066558}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1527752559"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1011530168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...291 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:graphicFrame>
-[...65 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9" name="Imagen 25"/>
+          <p:cNvPr id="3" name="Picture 2" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DFBD820-3C39-4941-4F6D-E9A617813AC4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4971490" y="457200"/>
-            <a:ext cx="432000" cy="432000"/>
+            <a:off x="0" y="5709776"/>
+            <a:ext cx="12192000" cy="1148224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Título 1"/>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="457200"/>
-            <a:ext cx="4897120" cy="432000"/>
+            <a:off x="282899" y="13127"/>
+            <a:ext cx="6778301" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="360000" tIns="0" rIns="91440" bIns="0" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="0A2E54"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>WHY PLANT HEALTHY CHURCHES?</a:t>
+              <a:t>Biblical Foundations</a:t>
             </a:r>
-          </a:p>
-[...819 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rectángulo 16"/>
+          <p:cNvPr id="4" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13B610E9-9BBD-59C5-D0CC-6FB94C733F5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6725920"/>
-[...417 lines deleted...]
-            <a:off x="4357084" y="2308879"/>
+            <a:off x="5931024" y="2079827"/>
             <a:ext cx="2364913" cy="2364913"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 2902346"/>
               <a:gd name="connsiteY0" fmla="*/ 1451173 h 2902346"/>
               <a:gd name="connsiteX1" fmla="*/ 1451173 w 2902346"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 2902346"/>
               <a:gd name="connsiteX2" fmla="*/ 2902346 w 2902346"/>
               <a:gd name="connsiteY2" fmla="*/ 1451173 h 2902346"/>
               <a:gd name="connsiteX3" fmla="*/ 1451173 w 2902346"/>
               <a:gd name="connsiteY3" fmla="*/ 2902346 h 2902346"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 2902346"/>
               <a:gd name="connsiteY4" fmla="*/ 1451173 h 2902346"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -45758,51 +12500,51 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2252634" y="0"/>
                   <a:pt x="2902346" y="649712"/>
                   <a:pt x="2902346" y="1451173"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2902346" y="2252634"/>
                   <a:pt x="2252634" y="2902346"/>
                   <a:pt x="1451173" y="2902346"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="649712" y="2902346"/>
                   <a:pt x="0" y="2252634"/>
                   <a:pt x="0" y="1451173"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="57150">
             <a:solidFill>
-              <a:srgbClr val="E2001A"/>
+              <a:srgbClr val="C00000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent2">
               <a:alpha val="50000"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent2">
               <a:alpha val="50000"/>
               <a:hueOff val="0"/>
@@ -45822,57 +12564,63 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr" defTabSz="1644650">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Father seeks the lost</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Freeform 6"/>
+          <p:cNvPr id="5" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AED5882-631F-F6A7-FC44-4A39798BAE54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5229716" y="838200"/>
+            <a:off x="7200339" y="412848"/>
             <a:ext cx="2113807" cy="2113807"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 2286004"/>
               <a:gd name="connsiteY0" fmla="*/ 1143002 h 2286004"/>
               <a:gd name="connsiteX1" fmla="*/ 1143002 w 2286004"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 2286004"/>
               <a:gd name="connsiteX2" fmla="*/ 2286004 w 2286004"/>
               <a:gd name="connsiteY2" fmla="*/ 1143002 h 2286004"/>
               <a:gd name="connsiteX3" fmla="*/ 1143002 w 2286004"/>
               <a:gd name="connsiteY3" fmla="*/ 2286004 h 2286004"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 2286004"/>
               <a:gd name="connsiteY4" fmla="*/ 1143002 h 2286004"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -45898,51 +12646,51 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1774265" y="0"/>
                   <a:pt x="2286004" y="511739"/>
                   <a:pt x="2286004" y="1143002"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2286004" y="1774265"/>
                   <a:pt x="1774265" y="2286004"/>
                   <a:pt x="1143002" y="2286004"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="511739" y="2286004"/>
                   <a:pt x="0" y="1774265"/>
                   <a:pt x="0" y="1143002"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="57150">
             <a:solidFill>
-              <a:srgbClr val="009036"/>
+              <a:srgbClr val="3FA0A5"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent2">
               <a:alpha val="50000"/>
               <a:hueOff val="1170380"/>
               <a:satOff val="-1460"/>
               <a:lumOff val="343"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent2">
               <a:alpha val="50000"/>
               <a:hueOff val="1170380"/>
@@ -45962,57 +12710,63 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr" defTabSz="577850">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Christ’s love compels us</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Freeform 7"/>
+          <p:cNvPr id="6" name="Freeform 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCAA0C07-1FCB-760A-F72D-6820A4C71509}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6406051" y="3178138"/>
+            <a:off x="7868542" y="3286659"/>
             <a:ext cx="2280749" cy="2280749"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 2367125"/>
               <a:gd name="connsiteY0" fmla="*/ 1183563 h 2367125"/>
               <a:gd name="connsiteX1" fmla="*/ 1183563 w 2367125"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 2367125"/>
               <a:gd name="connsiteX2" fmla="*/ 2367126 w 2367125"/>
               <a:gd name="connsiteY2" fmla="*/ 1183563 h 2367125"/>
               <a:gd name="connsiteX3" fmla="*/ 1183563 w 2367125"/>
               <a:gd name="connsiteY3" fmla="*/ 2367126 h 2367125"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 2367125"/>
               <a:gd name="connsiteY4" fmla="*/ 1183563 h 2367125"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -46038,51 +12792,51 @@
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1837227" y="0"/>
                   <a:pt x="2367126" y="529899"/>
                   <a:pt x="2367126" y="1183563"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="2367126" y="1837227"/>
                   <a:pt x="1837227" y="2367126"/>
                   <a:pt x="1183563" y="2367126"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="529899" y="2367126"/>
                   <a:pt x="0" y="1837227"/>
                   <a:pt x="0" y="1183563"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="57150">
             <a:solidFill>
-              <a:srgbClr val="E6418D"/>
+              <a:srgbClr val="0A2E54"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent2">
               <a:alpha val="50000"/>
               <a:hueOff val="2340759"/>
               <a:satOff val="-2919"/>
               <a:lumOff val="686"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent2">
               <a:alpha val="50000"/>
               <a:hueOff val="2340759"/>
@@ -46102,57 +12856,63 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr" defTabSz="577850">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The Holy Spirit has been sent to all people</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Freeform 8"/>
+          <p:cNvPr id="8" name="Freeform 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF7BFC1-1359-7D79-F8D3-A190C12F110B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3363645" y="4251936"/>
+            <a:off x="4893766" y="3962206"/>
             <a:ext cx="2267339" cy="2267339"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 1451173"/>
               <a:gd name="connsiteY0" fmla="*/ 725587 h 1451173"/>
               <a:gd name="connsiteX1" fmla="*/ 725587 w 1451173"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 1451173"/>
               <a:gd name="connsiteX2" fmla="*/ 1451174 w 1451173"/>
               <a:gd name="connsiteY2" fmla="*/ 725587 h 1451173"/>
               <a:gd name="connsiteX3" fmla="*/ 725587 w 1451173"/>
               <a:gd name="connsiteY3" fmla="*/ 1451174 h 1451173"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 1451173"/>
               <a:gd name="connsiteY4" fmla="*/ 725587 h 1451173"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -46242,57 +13002,63 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr" defTabSz="577850">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The local church is a branch of the Kingdom of God</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Freeform 9"/>
+          <p:cNvPr id="10" name="Freeform 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{555788AC-065C-5E67-8FB7-81D3322DBD51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2370207" y="1895104"/>
+            <a:off x="3872923" y="1295362"/>
             <a:ext cx="2356832" cy="2356832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 1451173"/>
               <a:gd name="connsiteY0" fmla="*/ 725587 h 1451173"/>
               <a:gd name="connsiteX1" fmla="*/ 725587 w 1451173"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 1451173"/>
               <a:gd name="connsiteX2" fmla="*/ 1451174 w 1451173"/>
               <a:gd name="connsiteY2" fmla="*/ 725587 h 1451173"/>
               <a:gd name="connsiteX3" fmla="*/ 725587 w 1451173"/>
               <a:gd name="connsiteY3" fmla="*/ 1451174 h 1451173"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 1451173"/>
               <a:gd name="connsiteY4" fmla="*/ 725587 h 1451173"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -46370,952 +13136,610 @@
               <a:lumOff val="1373"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="229029" tIns="229029" rIns="229029" bIns="229029" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="ctr" defTabSz="577850">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
-[...12 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0"/>
-[...102 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2000" kern="1200" dirty="0">
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>BIBLICAL FOUNDATIONS</a:t>
+              <a:t>Planting new churches brings glory to God </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Imagen 20"/>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4CDA4A4-621A-A79F-3856-D76117EF752A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2" cstate="email">
+          <a:blip r:embed="rId4">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4971490" y="457200"/>
-            <a:ext cx="432000" cy="432000"/>
+            <a:off x="282899" y="999080"/>
+            <a:ext cx="3176673" cy="135439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...29 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Picture 13"/>
+          <p:cNvPr id="11" name="Picture 10" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAC8F33C-4CBE-9CC8-AB41-4CBC29A54499}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5828190" y="5791200"/>
-            <a:ext cx="3048000" cy="847725"/>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1816574976"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1928375482"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
-                        <p:cond evt="onBegin" delay="0">
-[...1 lines deleted...]
-                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="12"/>
-[...87 lines deleted...]
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="15" dur="1000"/>
+                                        <p:cTn id="7" dur="1000"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:cTn id="8" dur="1000" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="1000" fill="hold"/>
+                                        <p:cTn id="9" dur="1000" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="4"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="18" fill="hold">
+                    <p:cTn id="10" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="19" fill="hold">
+                          <p:cTn id="11" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="20" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="12" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="21" dur="1" fill="hold">
+                                        <p:cTn id="13" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="14" dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="16" dur="1000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y+.1"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="17" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="18" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="19" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1000"/>
+                                        <p:cTn id="21" dur="1000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="23" dur="1000" fill="hold"/>
+                                        <p:cTn id="22" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1000" fill="hold"/>
+                                        <p:cTn id="23" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="25" fill="hold">
+                    <p:cTn id="24" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="26" fill="hold">
+                          <p:cTn id="25" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="27" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="26" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="28" dur="1" fill="hold">
-[...98 lines deleted...]
-                                        <p:cTn id="35" dur="1" fill="hold">
+                                        <p:cTn id="27" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="36" dur="1000"/>
+                                        <p:cTn id="28" dur="1000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="37" dur="1000" fill="hold"/>
+                                        <p:cTn id="29" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="38" dur="1000" fill="hold"/>
+                                        <p:cTn id="30" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="39" fill="hold">
+                    <p:cTn id="31" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="40" fill="hold">
+                          <p:cTn id="32" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="41" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="33" presetID="42" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="42" dur="1" fill="hold">
-[...98 lines deleted...]
-                                        <p:cTn id="49" dur="1" fill="hold">
+                                        <p:cTn id="34" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="50" dur="1000"/>
+                                        <p:cTn id="35" dur="1000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="51" dur="1000" fill="hold"/>
+                                        <p:cTn id="36" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_x</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_x"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="52" dur="1000" fill="hold"/>
+                                        <p:cTn id="37" dur="1000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_y</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:strVal val="#ppt_y+.1"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_y"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
@@ -47323,2446 +13747,2291 @@
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
+      <p:bldP spid="4" grpId="0" animBg="1"/>
+      <p:bldP spid="5" grpId="0" animBg="1"/>
       <p:bldP spid="6" grpId="0" animBg="1"/>
-      <p:bldP spid="7" grpId="0" animBg="1"/>
       <p:bldP spid="8" grpId="0" animBg="1"/>
-      <p:bldP spid="9" grpId="0" animBg="1"/>
       <p:bldP spid="10" grpId="0" animBg="1"/>
-      <p:bldP spid="12" grpId="0" animBg="1"/>
-      <p:bldP spid="3" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...8 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D78AFCFD-7B91-82F1-169A-9C38343DC6E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="304800" y="1905000"/>
-[...45 lines deleted...]
-            <a:ext cx="9144000" cy="144000"/>
+            <a:off x="0" y="5709776"/>
+            <a:ext cx="12192000" cy="1148224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...5 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-        <p:style>
-[...21 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{185165E2-B491-60A0-4955-0A6C4D62B455}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Título 1"/>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="457200"/>
-            <a:ext cx="4897120" cy="432000"/>
+            <a:off x="282899" y="13127"/>
+            <a:ext cx="7889551" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="360000" tIns="0" rIns="91440" bIns="0" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="0A2E54"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>THEOLOGICAL FOUNDATION</a:t>
+              <a:t>Theological Foundation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="18" name="Diagram 17"/>
+          <p:cNvPr id="12" name="Diagram 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{667A7B46-B16F-3E17-C6E9-FE558710BD00}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3660374679"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2995737362"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
-          <a:off x="4572000" y="1447800"/>
+          <a:off x="6096000" y="1384518"/>
           <a:ext cx="4267200" cy="3124200"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
-            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId5" r:lo="rId6" r:qs="rId7" r:cs="rId8"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId8" cstate="email">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE426EBF-5692-7714-66A8-624B6E65DF4B}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...76 lines deleted...]
-          <p:cNvPr id="7" name="TextBox 6"/>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1295400" y="4731603"/>
-            <a:ext cx="4876800" cy="830997"/>
+            <a:off x="1270652" y="1783563"/>
+            <a:ext cx="4300538" cy="2123658"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial"/>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t>“But seek first his kingdom and his righteousness, and all these things will be given to you as well.”—Jesus Christ (Matthew 6:33)</a:t>
+              <a:t>Stuart Murray summarizes the theological basis in his book </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" i="1" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>Laying Foundations</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t>. Both church growth and the planting of new congregations have their basis in at least three principles: </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C932C6-ECBD-6C36-AAF2-F942755AA342}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1428750" y="4568870"/>
+            <a:ext cx="8934450" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>“But seek first his kingdom and his righteousness, and all these things will be given to you as well.” – Jesus Christ (Matthew 6:33)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{818BF898-2051-69F2-87BC-82E854E2B342}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId10">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId11"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282899" y="999080"/>
+            <a:ext cx="3176673" cy="135439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3241533645"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2978302574"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
-                        <p:cond evt="onBegin" delay="0">
-[...1 lines deleted...]
-                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="14" presetClass="entr" presetSubtype="10" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="12"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="wipe(left)">
+                                    <p:animEffect transition="in" filter="randombar(horizontal)">
                                       <p:cBhvr>
                                         <p:cTn id="7" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="6"/>
+                                          <p:spTgt spid="12"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="8" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" nodeType="withEffect">
+                                <p:cTn id="8" presetID="22" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="9" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="19"/>
-[...166 lines deleted...]
-                                          <p:spTgt spid="20"/>
+                                          <p:spTgt spid="14"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="wipe(down)">
                                       <p:cBhvr>
-                                        <p:cTn id="25" dur="500"/>
+                                        <p:cTn id="10" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="20"/>
-[...34 lines deleted...]
-                                          <p:spTgt spid="7"/>
+                                          <p:spTgt spid="14"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
-      <p:bldP spid="11" grpId="0" build="p"/>
-[...1 lines deleted...]
-      <p:bldGraphic spid="18" grpId="0">
+      <p:bldGraphic spid="12" grpId="0">
         <p:bldAsOne/>
       </p:bldGraphic>
-      <p:bldP spid="7" grpId="0"/>
+      <p:bldP spid="14" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...2 lines deleted...]
-          <p:cNvGrpSpPr/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B486D1F6-3DAA-BC98-5062-16F697342E90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-[...976 lines deleted...]
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6725920"/>
-            <a:ext cx="9144000" cy="144000"/>
+            <a:off x="0" y="5705103"/>
+            <a:ext cx="12192000" cy="1148224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...5 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-        <p:style>
-[...21 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF07ED22-DCE4-CFD4-8055-65BCE12688DE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Título 1"/>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="457200"/>
-            <a:ext cx="4897120" cy="432000"/>
+            <a:off x="282899" y="13127"/>
+            <a:ext cx="8375326" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...1 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="360000" tIns="0" rIns="91440" bIns="0" rtlCol="0" anchor="ctr">
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="ctr" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l"/>
             <a:r>
-              <a:rPr lang="es-ES" sz="2000" b="1" dirty="0">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="0A2E54"/>
                 </a:solidFill>
-                <a:latin typeface="Arial"/>
-                <a:cs typeface="Arial"/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>MISSIOLOGICAL FOUNDATION</a:t>
+              <a:t>Missiological Foundation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId2" cstate="email">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE426EBF-5692-7714-66A8-624B6E65DF4B}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...3 lines deleted...]
-        </p:blipFill>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4953000" y="457200"/>
-            <a:ext cx="432000" cy="432000"/>
+            <a:off x="0" y="1300050"/>
+            <a:ext cx="12191999" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In his book </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" i="1" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Essence of the Church</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, Craig Van Gelder highlights </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>three important points regarding the church and its mission: </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rectangle 3"/>
+          <p:cNvPr id="16" name="Freeform 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B63E7B28-3A4D-E4C4-3A5F-5A2E1B1FB60E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="167738" y="1219200"/>
-            <a:ext cx="6461662" cy="1015663"/>
+            <a:off x="3234895" y="2278627"/>
+            <a:ext cx="5723568" cy="700445"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY0" fmla="*/ 139368 h 836192"/>
+              <a:gd name="connsiteX1" fmla="*/ 139368 w 5257800"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 836192"/>
+              <a:gd name="connsiteX2" fmla="*/ 5118432 w 5257800"/>
+              <a:gd name="connsiteY2" fmla="*/ 0 h 836192"/>
+              <a:gd name="connsiteX3" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY3" fmla="*/ 139368 h 836192"/>
+              <a:gd name="connsiteX4" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY4" fmla="*/ 696824 h 836192"/>
+              <a:gd name="connsiteX5" fmla="*/ 5118432 w 5257800"/>
+              <a:gd name="connsiteY5" fmla="*/ 836192 h 836192"/>
+              <a:gd name="connsiteX6" fmla="*/ 139368 w 5257800"/>
+              <a:gd name="connsiteY6" fmla="*/ 836192 h 836192"/>
+              <a:gd name="connsiteX7" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY7" fmla="*/ 696824 h 836192"/>
+              <a:gd name="connsiteX8" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY8" fmla="*/ 139368 h 836192"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5257800" h="836192">
+                <a:moveTo>
+                  <a:pt x="0" y="139368"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="62397"/>
+                  <a:pt x="62397" y="0"/>
+                  <a:pt x="139368" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5118432" y="0"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5195403" y="0"/>
+                  <a:pt x="5257800" y="62397"/>
+                  <a:pt x="5257800" y="139368"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="696824"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5257800" y="773795"/>
+                  <a:pt x="5195403" y="836192"/>
+                  <a:pt x="5118432" y="836192"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="139368" y="836192"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="62397" y="836192"/>
+                  <a:pt x="0" y="773795"/>
+                  <a:pt x="0" y="696824"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="139368"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="C00000"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="C00000"/>
+            </a:solidFill>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent2">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square">
-            <a:spAutoFit/>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="147500" tIns="147500" rIns="147500" bIns="147500" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In his book </a:t>
+              <a:t>What the Church </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" i="1" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="en-US" sz="2400" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Essence of the Church</a:t>
-[...20 lines deleted...]
-              <a:t> highlights three important points regarding the church and its mission: </a:t>
+              <a:t>IS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...8 lines deleted...]
-          <a:blip r:embed="rId3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Freeform 16">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0ED09C3-2571-5CD3-3B4F-BF899540B25A}"/>
               </a:ext>
             </a:extLst>
-          </a:blip>
-[...381 lines deleted...]
-          <p:cNvPr id="9" name="Freeform 8"/>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1600200" y="1041400"/>
-            <a:ext cx="1470660" cy="4902200"/>
+            <a:off x="3234894" y="3510328"/>
+            <a:ext cx="5723569" cy="758438"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 1470660"/>
-[...8 lines deleted...]
-              <a:gd name="connsiteY4" fmla="*/ 0 h 4902200"/>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY0" fmla="*/ 112297 h 673768"/>
+              <a:gd name="connsiteX1" fmla="*/ 112297 w 5257800"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 673768"/>
+              <a:gd name="connsiteX2" fmla="*/ 5145503 w 5257800"/>
+              <a:gd name="connsiteY2" fmla="*/ 0 h 673768"/>
+              <a:gd name="connsiteX3" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY3" fmla="*/ 112297 h 673768"/>
+              <a:gd name="connsiteX4" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY4" fmla="*/ 561471 h 673768"/>
+              <a:gd name="connsiteX5" fmla="*/ 5145503 w 5257800"/>
+              <a:gd name="connsiteY5" fmla="*/ 673768 h 673768"/>
+              <a:gd name="connsiteX6" fmla="*/ 112297 w 5257800"/>
+              <a:gd name="connsiteY6" fmla="*/ 673768 h 673768"/>
+              <a:gd name="connsiteX7" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY7" fmla="*/ 561471 h 673768"/>
+              <a:gd name="connsiteX8" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY8" fmla="*/ 112297 h 673768"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5257800" h="673768">
+                <a:moveTo>
+                  <a:pt x="0" y="112297"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="50277"/>
+                  <a:pt x="50277" y="0"/>
+                  <a:pt x="112297" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5145503" y="0"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5207523" y="0"/>
+                  <a:pt x="5257800" y="50277"/>
+                  <a:pt x="5257800" y="112297"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="561471"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5257800" y="623491"/>
+                  <a:pt x="5207523" y="673768"/>
+                  <a:pt x="5145503" y="673768"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="112297" y="673768"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="50277" y="673768"/>
+                  <a:pt x="0" y="623491"/>
+                  <a:pt x="0" y="561471"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="112297"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="3FA0A5"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent2">
+              <a:hueOff val="2340759"/>
+              <a:satOff val="-2919"/>
+              <a:lumOff val="686"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="139571" tIns="139571" rIns="139571" bIns="139571" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr" defTabSz="1244600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Church </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DOES </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>what it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>IS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Freeform 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FEFE523-2A94-917C-0AA9-4DE15B1874E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3234215" y="4714875"/>
+            <a:ext cx="5723570" cy="751811"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY0" fmla="*/ 144607 h 867622"/>
+              <a:gd name="connsiteX1" fmla="*/ 144607 w 5257800"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 867622"/>
+              <a:gd name="connsiteX2" fmla="*/ 5113193 w 5257800"/>
+              <a:gd name="connsiteY2" fmla="*/ 0 h 867622"/>
+              <a:gd name="connsiteX3" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY3" fmla="*/ 144607 h 867622"/>
+              <a:gd name="connsiteX4" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY4" fmla="*/ 723015 h 867622"/>
+              <a:gd name="connsiteX5" fmla="*/ 5113193 w 5257800"/>
+              <a:gd name="connsiteY5" fmla="*/ 867622 h 867622"/>
+              <a:gd name="connsiteX6" fmla="*/ 144607 w 5257800"/>
+              <a:gd name="connsiteY6" fmla="*/ 867622 h 867622"/>
+              <a:gd name="connsiteX7" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY7" fmla="*/ 723015 h 867622"/>
+              <a:gd name="connsiteX8" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY8" fmla="*/ 144607 h 867622"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX5" y="connsiteY5"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX6" y="connsiteY6"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX7" y="connsiteY7"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX8" y="connsiteY8"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5257800" h="867622">
+                <a:moveTo>
+                  <a:pt x="0" y="144607"/>
+                </a:moveTo>
+                <a:cubicBezTo>
+                  <a:pt x="0" y="64743"/>
+                  <a:pt x="64743" y="0"/>
+                  <a:pt x="144607" y="0"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5113193" y="0"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5193057" y="0"/>
+                  <a:pt x="5257800" y="64743"/>
+                  <a:pt x="5257800" y="144607"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="723015"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="5257800" y="802879"/>
+                  <a:pt x="5193057" y="867622"/>
+                  <a:pt x="5113193" y="867622"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="144607" y="867622"/>
+                </a:lnTo>
+                <a:cubicBezTo>
+                  <a:pt x="64743" y="867622"/>
+                  <a:pt x="0" y="802879"/>
+                  <a:pt x="0" y="723015"/>
+                </a:cubicBezTo>
+                <a:lnTo>
+                  <a:pt x="0" y="144607"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="0A2E54"/>
+          </a:solidFill>
+          <a:ln w="38100">
+            <a:solidFill>
+              <a:srgbClr val="0A2E54"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent2">
+              <a:hueOff val="4681519"/>
+              <a:satOff val="-5839"/>
+              <a:lumOff val="1373"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="149034" tIns="149034" rIns="149034" bIns="149034" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr" defTabSz="1244600">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>hurch </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ORGANIZES</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> what it </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DOES</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Freeform 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54101E05-F7B7-6A69-535E-DC73AA44738B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4805221" y="3056558"/>
+            <a:ext cx="2237687" cy="364772"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 253575"/>
+              <a:gd name="connsiteX1" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 253575"/>
+              <a:gd name="connsiteX2" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY2" fmla="*/ 253575 h 253575"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY3" fmla="*/ 253575 h 253575"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 253575"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX2" y="connsiteY2"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX3" y="connsiteY3"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX4" y="connsiteY4"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="1470660" h="4902200">
+              <a:path w="5257800" h="253575">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
-                  <a:pt x="1470660" y="0"/>
+                  <a:pt x="5257800" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
-                  <a:pt x="1470660" y="4902200"/>
+                  <a:pt x="5257800" y="253575"/>
                 </a:lnTo>
                 <a:lnTo>
-                  <a:pt x="0" y="4902200"/>
+                  <a:pt x="0" y="253575"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="0"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:schemeClr val="dk1">
               <a:alpha val="0"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="lt1">
               <a:alpha val="0"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="lt1">
               <a:alpha val="0"/>
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="102870" tIns="102870" rIns="102870" bIns="102870" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="166935" tIns="20320" rIns="113792" bIns="20320" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0" algn="l" defTabSz="1200150">
+            <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPct val="35000"/>
+                <a:spcPct val="20000"/>
               </a:spcAft>
+              <a:buChar char="••"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2700" kern="1200" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="bg1"/>
+                  <a:srgbClr val="C00000"/>
                 </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Strategic Reasons:</a:t>
+              <a:t>Its essence/nature</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Freeform 9"/>
+          <p:cNvPr id="20" name="Freeform 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A59EB2D0-C72A-9642-256E-287831EB8A3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3181159" y="1067191"/>
+            <a:off x="4696370" y="4377716"/>
+            <a:ext cx="2455387" cy="386764"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 152662"/>
+              <a:gd name="connsiteX1" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 152662"/>
+              <a:gd name="connsiteX2" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY2" fmla="*/ 152662 h 152662"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY3" fmla="*/ 152662 h 152662"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 152662"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5257800" h="152662">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="152662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="152662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="166935" tIns="20320" rIns="113792" bIns="20320" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="20000"/>
+              </a:spcAft>
+              <a:buChar char="••"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FA0A5"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Its function/purpose</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Freeform 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A59D50C4-487D-98D7-0074-EE6ED99CFA7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4548531" y="5560935"/>
+            <a:ext cx="3094937" cy="371099"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 152662"/>
+              <a:gd name="connsiteX1" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 152662"/>
+              <a:gd name="connsiteX2" fmla="*/ 5257800 w 5257800"/>
+              <a:gd name="connsiteY2" fmla="*/ 152662 h 152662"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY3" fmla="*/ 152662 h 152662"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5257800"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 152662"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5257800" h="152662">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5257800" y="152662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="152662"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="166935" tIns="20320" rIns="113792" bIns="20320" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="20000"/>
+              </a:spcAft>
+              <a:buChar char="••"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A2E54"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Its structure/organization</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37619026-83BE-B7C0-F970-CBD9EC14FDF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282899" y="999080"/>
+            <a:ext cx="3176673" cy="135439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3509674882"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAE25C5D-1D63-39E1-CF6A-4DCB15DE98E6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5709776"/>
+            <a:ext cx="12192000" cy="1148224"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80603A5D-3869-F88F-D01A-62DAD10D4BD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rectangle 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE65D7DF-5A22-B9A1-932A-44F84C6BB3E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3829505" y="5340473"/>
+            <a:ext cx="6424838" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rectangle 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B417E48-8E68-BB3F-5DD7-7BB29BD2292F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3829505" y="4255991"/>
+            <a:ext cx="6424838" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rectangle 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B75DDD7-8A9C-BE56-38CB-B74CFDE66D3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3829505" y="3175832"/>
+            <a:ext cx="6424838" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rectangle 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0344C2E-FACE-02F3-DD1C-3F44364D3B8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3829506" y="2095673"/>
+            <a:ext cx="6424838" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B3D43A-9C98-30AB-C024-D4C8FEFC90FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3829507" y="1014565"/>
+            <a:ext cx="6424838" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282899" y="33702"/>
+            <a:ext cx="8375326" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A2E54"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Practical Foundation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0437C45B-264F-3570-2594-631B92691FAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="555807" y="1747665"/>
+            <a:ext cx="2373475" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Strategic reasons </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>for Planting Churches:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57FB6775-8D65-72A0-25DC-7A455B2FD3A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3946196" y="1076689"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -49832,137 +16101,93 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>POPULATION</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> is growing rapidly</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Straight Connector 10"/>
+          <p:cNvPr id="5" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02CB007B-23DD-64B5-D3C0-A5E1F5435398}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="1583023"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="1608815"/>
+            <a:off x="3946196" y="1618313"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -50032,137 +16257,104 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>New churches reach </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>MORE</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> people</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>PEOPLE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Straight Connector 12"/>
+          <p:cNvPr id="6" name="Freeform 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E6DCAEB-91B1-7CE0-DE35-E86DCA6E9E47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="2124647"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="2150438"/>
+            <a:off x="3946195" y="2159936"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -50232,131 +16424,86 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Established churches tend to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PLATEAU</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Straight Connector 14"/>
+          <p:cNvPr id="8" name="Freeform 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A72871-3B5D-6E4C-4537-B6BC6D0FEE45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="2666271"/>
-[...56 lines deleted...]
-            <a:ext cx="5962841" cy="515832"/>
+            <a:off x="3946195" y="2701560"/>
+            <a:ext cx="6726159" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX2" y="connsiteY2"/>
@@ -50425,137 +16572,123 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>New churches help stimulate </a:t>
+              <a:t>New churches help </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>STIMULATE </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" kern="1200" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ESTABLISHED</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> churches</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>CHURCHES</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Straight Connector 16"/>
+          <p:cNvPr id="10" name="Freeform 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DFDAE9-5F33-D75F-B8DE-2F4237503EA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="3207894"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="3233686"/>
+            <a:off x="3946196" y="3243184"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -50625,130 +16758,85 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Churches are needed close to where the lost </a:t>
+              <a:t>Churches are needed close to where </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>LIVE</a:t>
+              <a:t>THE LOST LIVE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Straight Connector 18"/>
+          <p:cNvPr id="11" name="Freeform 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D7EB3FE-D330-D346-F73F-760E291E5822}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="3749518"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="3775310"/>
+            <a:off x="3946196" y="3784808"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -50818,130 +16906,107 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>New churches are more </a:t>
+              <a:t>New churches are </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MORE</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>FLEXIBLE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22" name="Straight Connector 21"/>
+          <p:cNvPr id="12" name="Freeform 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CA6D33F-2724-A43C-EC1D-CC5FDF187C2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="4291142"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="4316933"/>
+            <a:off x="3946196" y="4326431"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -51011,144 +17076,123 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>It</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>is impossible for one church to reach </a:t>
+              <a:t>is impossible for one church to </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>REACH</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>EVERYONE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="24" name="Straight Connector 23"/>
+          <p:cNvPr id="14" name="Freeform 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4850B017-A653-D7A7-A65D-8C740BA86140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="4832765"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="4858557"/>
+            <a:off x="3946196" y="4868055"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -51218,137 +17262,107 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>New churches develop </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>LEADERS</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> quickly</a:t>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>QUICKLY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Straight Connector 25"/>
+          <p:cNvPr id="15" name="Freeform 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A37190BF-77C2-D7BF-4A21-F2011D94DACE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3070860" y="5374389"/>
-[...55 lines deleted...]
-            <a:off x="3181159" y="5400181"/>
+            <a:off x="3946196" y="5410631"/>
             <a:ext cx="5772340" cy="515832"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
               <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
               <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
               <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
               <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
               <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
                 <a:pos x="connsiteX0" y="connsiteY0"/>
               </a:cxn>
               <a:cxn ang="0">
                 <a:pos x="connsiteX1" y="connsiteY1"/>
               </a:cxn>
               <a:cxn ang="0">
@@ -51418,1938 +17432,4090 @@
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0" algn="l" defTabSz="889000">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="35000"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PROXIMITY</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" kern="1200" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> aids discipleship</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...54 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3"/>
+          <p:cNvPr id="32" name="Picture 31">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FCEEC3E-ACCC-58C7-D68A-99C000CE1662}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="4791558"/>
-            <a:ext cx="2667000" cy="1858609"/>
+            <a:off x="388573" y="3789200"/>
+            <a:ext cx="2373475" cy="1654054"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...98 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Imagen 20"/>
+          <p:cNvPr id="3" name="Graphic 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE35A562-CF20-EDA3-001B-BFE7131C48F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="email">
+          <a:blip r:embed="rId6">
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4953000" y="457200"/>
-[...83 lines deleted...]
-            <a:ext cx="3048000" cy="847725"/>
+            <a:off x="282899" y="999080"/>
+            <a:ext cx="3176673" cy="135439"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2498931135"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="217131398"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
-[...10 lines deleted...]
-  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
-                        <p:cond evt="onBegin" delay="0">
-[...1 lines deleted...]
-                        </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="8" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="9" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="10" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="12" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="13" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="14" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="16" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="17" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="18" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                    <p:animEffect transition="in" filter="wipe(left)">
-[...138 lines deleted...]
-                                    </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="20" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="21" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="22" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="23" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="10"/>
+                                          <p:spTgt spid="8"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="24" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="25" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="26" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="27" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="12"/>
+                                          <p:spTgt spid="10"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="28" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="29" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="30" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="31" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="14"/>
+                                          <p:spTgt spid="11"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="32" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="33" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="34" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="35" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="16"/>
+                                          <p:spTgt spid="12"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="36" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="37" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="38" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="39" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="18"/>
+                                          <p:spTgt spid="14"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="40" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="41" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="42" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="43" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="20"/>
+                                          <p:spTgt spid="15"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
-                      </p:childTnLst>
-[...7 lines deleted...]
-                      <p:childTnLst>
                         <p:par>
-                          <p:cTn id="45" fill="hold">
+                          <p:cTn id="44" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="46" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="45" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" nodeType="afterEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="47" dur="1" fill="hold">
+                                        <p:cTn id="46" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="23"/>
+                                          <p:spTgt spid="32"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
-                                  </p:childTnLst>
-[...26 lines deleted...]
-                                    <p:set>
+                                    <p:animEffect transition="in" filter="wipe(left)">
                                       <p:cBhvr>
-                                        <p:cTn id="51" dur="1" fill="hold">
-[...3 lines deleted...]
-                                        </p:cTn>
+                                        <p:cTn id="47" dur="500"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="25"/>
+                                          <p:spTgt spid="32"/>
                                         </p:tgtEl>
-                                        <p:attrNameLst>
-[...1 lines deleted...]
-                                        </p:attrNameLst>
                                       </p:cBhvr>
-                                      <p:to>
-[...47 lines deleted...]
-                                    </p:set>
+                                    </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
+      <p:bldP spid="2" grpId="0"/>
+      <p:bldP spid="4" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="6" grpId="0"/>
+      <p:bldP spid="8" grpId="0"/>
       <p:bldP spid="10" grpId="0"/>
+      <p:bldP spid="11" grpId="0"/>
       <p:bldP spid="12" grpId="0"/>
       <p:bldP spid="14" grpId="0"/>
-      <p:bldP spid="16" grpId="0"/>
-[...6 lines deleted...]
-      <p:bldP spid="30" grpId="0"/>
+      <p:bldP spid="15" grpId="0"/>
     </p:bldLst>
   </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A blue and black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B6ACDCB-39D4-E7A7-CA0E-68E14A492428}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="5709776"/>
+            <a:ext cx="12192000" cy="1148224"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Picture 16" descr="A white circle with colorful dots in center&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEED53AB-2DDB-CDC8-8058-05BFEA22DBB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="240082" y="5950525"/>
+            <a:ext cx="752695" cy="752695"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rectangle 29">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE65D7DF-5A22-B9A1-932A-44F84C6BB3E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3594374" y="5348532"/>
+            <a:ext cx="6079529" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rectangle 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B417E48-8E68-BB3F-5DD7-7BB29BD2292F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3594374" y="4264050"/>
+            <a:ext cx="6079529" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rectangle 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B75DDD7-8A9C-BE56-38CB-B74CFDE66D3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3594374" y="3183891"/>
+            <a:ext cx="6079529" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rectangle 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0344C2E-FACE-02F3-DD1C-3F44364D3B8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3594375" y="2103732"/>
+            <a:ext cx="6079529" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12B3D43A-9C98-30AB-C024-D4C8FEFC90FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3594376" y="1022624"/>
+            <a:ext cx="6079529" cy="515832"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="3FA0A5">
+              <a:alpha val="7843"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US">
+              <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4128D7AC-D0D4-1543-AE4C-A16ECCBE6F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282899" y="33702"/>
+            <a:ext cx="8375326" cy="1325563"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0A2E54"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Practical Foundation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0437C45B-264F-3570-2594-631B92691FAD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="555807" y="1747665"/>
+            <a:ext cx="2373475" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Common Objections </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="A61702"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>to Planting Churches:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57FB6775-8D65-72A0-25DC-7A455B2FD3A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="1084748"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Starting new churches weakens established ones</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Freeform 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02CB007B-23DD-64B5-D3C0-A5E1F5435398}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="1626372"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FA0A5"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Starting new churches is expensive </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Freeform 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E6DCAEB-91B1-7CE0-DE35-E86DCA6E9E47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711064" y="2167995"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>We may lose many people </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Freeform 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24A72871-3B5D-6E4C-4537-B6BC6D0FEE45}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711064" y="2709619"/>
+            <a:ext cx="5962841" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FA0A5"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>We already have so many needs</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Freeform 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11DFDAE9-5F33-D75F-B8DE-2F4237503EA7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="3251243"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>We can’t force church planting</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Freeform 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D7EB3FE-D330-D346-F73F-760E291E5822}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="3792867"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FA0A5"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>We won’t be able to preserve our doctrines</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Freeform 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4CA6D33F-2724-A43C-EC1D-CC5FDF187C2E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="4334490"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Planting churches creates denominational competition</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Freeform 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4850B017-A653-D7A7-A65D-8C740BA86140}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="4876114"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FA0A5"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>One church for every city is a New Testament practice</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="3FA0A5"/>
+                </a:solidFill>
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Freeform 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A37190BF-77C2-D7BF-4A21-F2011D94DACE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3711065" y="5418690"/>
+            <a:ext cx="5772340" cy="515832"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX1" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 515832"/>
+              <a:gd name="connsiteX2" fmla="*/ 5772340 w 5772340"/>
+              <a:gd name="connsiteY2" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY3" fmla="*/ 515832 h 515832"/>
+              <a:gd name="connsiteX4" fmla="*/ 0 w 5772340"/>
+              <a:gd name="connsiteY4" fmla="*/ 0 h 515832"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX4" y="connsiteY4"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="5772340" h="515832">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="5772340" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="515832"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="0"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:schemeClr val="dk1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="lt1">
+              <a:alpha val="0"/>
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1">
+              <a:hueOff val="0"/>
+              <a:satOff val="0"/>
+              <a:lumOff val="0"/>
+              <a:alphaOff val="0"/>
+            </a:schemeClr>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="76200" tIns="76200" rIns="76200" bIns="76200" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0" defTabSz="889000">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="35000"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:ea typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Starting new churches won’t help my ministry career</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFB45D92-F737-8A54-81FE-52878D8F7BC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="282899" y="999080"/>
+            <a:ext cx="3176673" cy="135439"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Picture 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1D89A82-AB07-2FDE-F22D-1C1A105DBFE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="388573" y="3789200"/>
+            <a:ext cx="2373475" cy="1654054"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2341216908"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="7" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="8" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="9" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="10" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="12" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="13" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="14" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="16" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="17" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="18" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="20" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="21" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="22" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="8"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="24" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="25" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="26" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="27" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="10"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="28" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="29" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="30" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="31" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="11"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="32" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="33" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="34" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="35" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="12"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="36" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="37" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="38" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="39" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="14"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="40" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="41" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="42" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="43" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="15"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                        <p:par>
+                          <p:cTn id="44" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="45" presetID="22" presetClass="entr" presetSubtype="8" fill="hold" nodeType="afterEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="46" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="18"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="wipe(left)">
+                                      <p:cBhvr>
+                                        <p:cTn id="47" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="18"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="2" grpId="0"/>
+      <p:bldP spid="4" grpId="0"/>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="6" grpId="0"/>
+      <p:bldP spid="8" grpId="0"/>
+      <p:bldP spid="10" grpId="0"/>
+      <p:bldP spid="11" grpId="0"/>
+      <p:bldP spid="12" grpId="0"/>
+      <p:bldP spid="14" grpId="0"/>
+      <p:bldP spid="15" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6552CFC4-8E5F-65C3-9E82-D4C186B85282}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0A2E54"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234F8537-A2F6-AE41-DC9D-663629CBE4E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DB67E7A-7507-D2EA-15BF-5C329B1DC746}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="-9420"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="3429000"/>
+            <a:ext cx="12192000" cy="3429001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CD0B341-C106-BF6B-AB70-A069C77D5507}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="0" y="1607399"/>
+            <a:ext cx="12192000" cy="1154549"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="46103" anchor="t" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600" defTabSz="1044575">
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" defTabSz="1044575" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr" defTabSz="1392732" fontAlgn="base">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="en-US" sz="8000" b="1" kern="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Thank you!</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" altLang="en-US" sz="8000" b="1" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Graphic 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E5453AD-E384-625A-DCF3-2B371C4FAB66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3734585" y="2671081"/>
+            <a:ext cx="4711132" cy="200861"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="A blue text on a black background&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{409BA3EA-94F8-2D99-0AF6-4078BFDB7715}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3746283" y="4901000"/>
+            <a:ext cx="4699434" cy="1399942"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2692124926"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-</a:theme>
-[...283 lines deleted...]
-  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
   <TotalTime></TotalTime>
-  <Words>899</Words>
+  <Words>392</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
-  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>1</Notes>
+  <PresentationFormat>Widescreen</PresentationFormat>
+  <Paragraphs>65</Paragraphs>
+  <Slides>9</Slides>
+  <Notes>8</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Courier New</vt:lpstr>
-      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Calibri Light</vt:lpstr>
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Roboto Medium</vt:lpstr>
+      <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>1_Office Theme</vt:lpstr>
-[...11 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>Deer Creek</dc:creator>
+  <dc:creator>Celeste Ryan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>